--- v0 (2025-10-15)
+++ v1 (2026-05-24)
@@ -1,137 +1,130 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style2.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors2.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style3.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors3.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/charts/chart4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style4.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors4.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style5.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors5.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/charts/chart6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style6.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors6.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Z:\Training\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6EF24E8C-1744-4082-BFD6-5E3AE73A58AA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BAB79919-4BB7-4572-8132-6216C1787F04}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{AB119C93-0D62-442C-B1AF-9F5024E730E6}"/>
   </bookViews>
   <sheets>
     <sheet name="by Grade" sheetId="1" r:id="rId1"/>
     <sheet name="by Year" sheetId="2" r:id="rId2"/>
     <sheet name="Small Schools" sheetId="3" r:id="rId3"/>
   </sheets>
-  <externalReferences>
-[...1 lines deleted...]
-  </externalReferences>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="121" uniqueCount="43">
   <si>
     <t>Grade 6</t>
   </si>
   <si>
     <t>Grade 8</t>
   </si>
   <si>
     <t>Grade 10</t>
   </si>
   <si>
     <t>Grade 12</t>
   </si>
   <si>
     <t>Your Students</t>
   </si>
   <si>
     <t>Statewide</t>
   </si>
   <si>
     <t>% of Students</t>
   </si>
   <si>
     <t xml:space="preserve">Chart Title: </t>
   </si>
   <si>
     <t xml:space="preserve">Chart Subtitle: </t>
-  </si>
-[...1 lines deleted...]
-    <t>Adams County - Source: 2018 Healthy Youth Survey</t>
   </si>
   <si>
     <t>Percent of students who report having drunk a glass, can or bottle of alcohol (beer, wine, wine coolers, hard liquor)  in the past 30 days</t>
   </si>
   <si>
     <t xml:space="preserve">Current Alcohol Use </t>
   </si>
   <si>
     <t>Verticle Axis Title:</t>
   </si>
   <si>
     <t>Instructions: Enter your data and titles into the yellow highlighted cells. Make adjustments to chart components as needed.</t>
   </si>
   <si>
     <t>Current Prescription Drug Use</t>
   </si>
   <si>
     <t>Percent of students who report using prescription drugs not prescribed to them in the past 30 days</t>
   </si>
   <si>
     <t>All Grades</t>
   </si>
   <si>
     <t>Grades 8, 10, and 12</t>
   </si>
@@ -147,90 +140,93 @@
   <si>
     <t xml:space="preserve">Enter Location &amp; Data Source: </t>
   </si>
   <si>
     <t>Template for HYS State Comparison Chart (similar to HYS PowerPoint Slides)</t>
   </si>
   <si>
     <t>Template for HYS Trend Chart (similar to HYS Fact Sheet Trend Charts)</t>
   </si>
   <si>
     <t>Measure 1</t>
   </si>
   <si>
     <t>Measure 2</t>
   </si>
   <si>
     <t>Measure 3</t>
   </si>
   <si>
     <t>Measure 4</t>
   </si>
   <si>
     <t>Enter Estimates (%) for each year for up to 4 different measures</t>
   </si>
   <si>
-    <t>Current Substance Use Trends, 2008 through 2018, Grade X</t>
-[...1 lines deleted...]
-  <si>
     <t>Percent of students who report using a substance on any days in the past 30 days</t>
   </si>
   <si>
-    <t>Decade Trend</t>
-[...4 lines deleted...]
-  <si>
     <t>All Years Trend</t>
-  </si>
-[...4 lines deleted...]
-    <t>Adams County - Source: 2002 through 2018 Healthy Youth Survey</t>
   </si>
   <si>
     <t>High School Grades</t>
   </si>
   <si>
     <t>Grade 9</t>
   </si>
   <si>
     <t>Grade 11</t>
   </si>
   <si>
-    <t>Chelan High School - Source: 2023 Healthy Youth Survey</t>
-[...1 lines deleted...]
-  <si>
     <t>Middle School Grades</t>
   </si>
   <si>
     <t>Grade 7</t>
   </si>
   <si>
-    <t>Chelan Middle School - Source: 2023 Healthy Youth Survey</t>
+    <t>Adams County - Source: 2025 Healthy Youth Survey</t>
+  </si>
+  <si>
+    <t>Adams County - Source: 2010 through 2025 Healthy Youth Survey</t>
+  </si>
+  <si>
+    <t>Current Substance Use Trends, 2010 through 2025, Grade X</t>
+  </si>
+  <si>
+    <t>Trend since 2010</t>
+  </si>
+  <si>
+    <t>Current Substance Use Trends, 2002 through 2025, Grade X</t>
+  </si>
+  <si>
+    <t>Adams County - Source: 2002 through 2025 Healthy Youth Survey</t>
+  </si>
+  <si>
+    <t>Chelan High School - Source: 2025 Healthy Youth Survey</t>
+  </si>
+  <si>
+    <t>Chelan Middle School - Source: 2025 Healthy Youth Survey</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="1"/>
@@ -251,136 +247,110 @@
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="22">
+  <cellXfs count="12">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="9" fontId="0" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="9" fontId="0" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-[...24 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Percent" xfId="1" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFCCFFCC"/>
       <color rgb="FFCCECFF"/>
       <color rgb="FFCCFFFF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors2.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style2.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors3.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style3.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors4.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style4.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors5.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style5.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors6.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style6.xml"/></Relationships>
 </file>
@@ -1202,51 +1172,51 @@
         </c:scaling>
         <c:delete val="1"/>
         <c:axPos val="r"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:crossAx val="416383248"/>
         <c:crosses val="max"/>
         <c:crossBetween val="between"/>
       </c:valAx>
       <c:catAx>
         <c:axId val="416383248"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="1"/>
         <c:axPos val="b"/>
         <c:title>
           <c:tx>
             <c:strRef>
               <c:f>'by Grade'!$C$16</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
-                  <c:v>Adams County - Source: 2018 Healthy Youth Survey</c:v>
+                  <c:v>Adams County - Source: 2025 Healthy Youth Survey</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:layout>
             <c:manualLayout>
               <c:xMode val="edge"/>
               <c:yMode val="edge"/>
               <c:x val="0.33829304238808477"/>
               <c:y val="0.92457153994828334"/>
             </c:manualLayout>
           </c:layout>
           <c:overlay val="0"/>
           <c:spPr>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:txPr>
             <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr>
@@ -1304,58 +1274,58 @@
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
       <c:txPr>
         <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
             <a:defRPr sz="1600" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:pPr>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </c:txPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
     <c:extLst>
       <c:ext xmlns:c16r3="http://schemas.microsoft.com/office/drawing/2017/03/chart" uri="{56B9EC1D-385E-4148-901F-78D8002777C0}">
         <c16r3:dataDisplayOptions16>
           <c16r3:dispNaAsBlank val="1"/>
         </c16r3:dataDisplayOptions16>
       </c:ext>
     </c:extLst>
-    <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
     <a:solidFill>
       <a:schemeClr val="bg1"/>
     </a:solidFill>
     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
       <a:noFill/>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr sz="1600">
           <a:solidFill>
             <a:sysClr val="windowText" lastClr="000000"/>
           </a:solidFill>
         </a:defRPr>
       </a:pPr>
       <a:endParaRPr lang="en-US"/>
     </a:p>
   </c:txPr>
@@ -2144,51 +2114,51 @@
         </c:scaling>
         <c:delete val="1"/>
         <c:axPos val="r"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:crossAx val="416383248"/>
         <c:crosses val="max"/>
         <c:crossBetween val="between"/>
       </c:valAx>
       <c:catAx>
         <c:axId val="416383248"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="1"/>
         <c:axPos val="b"/>
         <c:title>
           <c:tx>
             <c:strRef>
               <c:f>'by Grade'!$C$51</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
-                  <c:v>Adams County - Source: 2018 Healthy Youth Survey</c:v>
+                  <c:v>Adams County - Source: 2025 Healthy Youth Survey</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:layout>
             <c:manualLayout>
               <c:xMode val="edge"/>
               <c:yMode val="edge"/>
               <c:x val="0.35778694708922115"/>
               <c:y val="0.92457153994828334"/>
             </c:manualLayout>
           </c:layout>
           <c:overlay val="0"/>
           <c:spPr>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:txPr>
             <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr>
@@ -2246,58 +2216,58 @@
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
       <c:txPr>
         <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
             <a:defRPr sz="1600" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:pPr>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </c:txPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
     <c:extLst>
       <c:ext xmlns:c16r3="http://schemas.microsoft.com/office/drawing/2017/03/chart" uri="{56B9EC1D-385E-4148-901F-78D8002777C0}">
         <c16r3:dataDisplayOptions16>
           <c16r3:dispNaAsBlank val="1"/>
         </c16r3:dataDisplayOptions16>
       </c:ext>
     </c:extLst>
-    <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
     <a:solidFill>
       <a:schemeClr val="bg1"/>
     </a:solidFill>
     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
       <a:noFill/>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr sz="1600">
           <a:solidFill>
             <a:sysClr val="windowText" lastClr="000000"/>
           </a:solidFill>
         </a:defRPr>
       </a:pPr>
       <a:endParaRPr lang="en-US"/>
     </a:p>
   </c:txPr>
@@ -2308,51 +2278,51 @@
   </c:printSettings>
 </c:chartSpace>
 </file>
 
 <file path=xl/charts/chart3.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="en-US"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="103"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="3"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:strRef>
           <c:f>'by Year'!$B$5</c:f>
           <c:strCache>
             <c:ptCount val="1"/>
             <c:pt idx="0">
-              <c:v>Current Substance Use Trends, 2008 through 2018, Grade X</c:v>
+              <c:v>Current Substance Use Trends, 2010 through 2025, Grade X</c:v>
             </c:pt>
           </c:strCache>
         </c:strRef>
       </c:tx>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.14947923257984025"/>
           <c:y val="2.2477116860748624E-2"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
       <c:txPr>
         <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
@@ -2405,61 +2375,609 @@
                 <a:schemeClr val="tx2">
                   <a:lumMod val="50000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:marker>
             <c:symbol val="triangle"/>
             <c:size val="8"/>
             <c:spPr>
               <a:solidFill>
                 <a:schemeClr val="tx2">
                   <a:lumMod val="75000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:ln w="9525">
                 <a:noFill/>
               </a:ln>
               <a:effectLst/>
             </c:spPr>
           </c:marker>
           <c:dLbls>
             <c:dLbl>
-              <c:idx val="5"/>
+              <c:idx val="7"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000022-2598-44CD-834D-6D89C1EA823F}"/>
+                  <c16:uniqueId val="{00000003-EBF8-4072-BA60-AFF1F0792B86}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:spPr>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+            <c:txPr>
+              <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr>
+                  <a:defRPr sz="1600" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                    <a:solidFill>
+                      <a:sysClr val="windowText" lastClr="000000"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:defRPr>
+                </a:pPr>
+                <a:endParaRPr lang="en-US"/>
+              </a:p>
+            </c:txPr>
+            <c:showLegendKey val="0"/>
+            <c:showVal val="0"/>
+            <c:showCatName val="0"/>
+            <c:showSerName val="0"/>
+            <c:showPercent val="0"/>
+            <c:showBubbleSize val="0"/>
+            <c:extLst>
+              <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
+                <c15:showLeaderLines val="1"/>
+                <c15:leaderLines>
+                  <c:spPr>
+                    <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1">
+                          <a:lumMod val="35000"/>
+                          <a:lumOff val="65000"/>
+                        </a:schemeClr>
+                      </a:solidFill>
+                      <a:round/>
+                    </a:ln>
+                    <a:effectLst/>
+                  </c:spPr>
+                </c15:leaderLines>
+              </c:ext>
+            </c:extLst>
+          </c:dLbls>
+          <c:cat>
+            <c:numRef>
+              <c:f>'by Year'!$B$10:$I$10</c:f>
+              <c:numCache>
+                <c:formatCode>General</c:formatCode>
+                <c:ptCount val="8"/>
+                <c:pt idx="0">
+                  <c:v>2010</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>2012</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>2014</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>2016</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>2018</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>2021</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>2023</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>2025</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>'by Year'!$B$11:$I$11</c:f>
+              <c:numCache>
+                <c:formatCode>0%</c:formatCode>
+                <c:ptCount val="8"/>
+                <c:pt idx="0">
+                  <c:v>0.16</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>0.14000000000000001</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>0.1</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>0.1</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>0.14000000000000001</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>0.14000000000000001</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>0.14000000000000001</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>0.1</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:smooth val="0"/>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000004-2598-44CD-834D-6D89C1EA823F}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:ser>
+          <c:idx val="1"/>
+          <c:order val="1"/>
+          <c:tx>
+            <c:strRef>
+              <c:f>'by Year'!$A$12</c:f>
+              <c:strCache>
+                <c:ptCount val="1"/>
+                <c:pt idx="0">
+                  <c:v>Measure 2</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:tx>
+          <c:spPr>
+            <a:ln w="28575" cap="rnd">
+              <a:solidFill>
+                <a:schemeClr val="tx2">
+                  <a:lumMod val="60000"/>
+                  <a:lumOff val="40000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:round/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:marker>
+            <c:symbol val="circle"/>
+            <c:size val="7"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="accent1">
+                  <a:shade val="76000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:ln w="9525">
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+          </c:marker>
+          <c:dLbls>
+            <c:dLbl>
+              <c:idx val="7"/>
+              <c:showLegendKey val="0"/>
+              <c:showVal val="1"/>
+              <c:showCatName val="0"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="0"/>
+              <c:showBubbleSize val="0"/>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{00000002-EBF8-4072-BA60-AFF1F0792B86}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:spPr>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+            <c:txPr>
+              <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr>
+                  <a:defRPr sz="1600" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                    <a:solidFill>
+                      <a:sysClr val="windowText" lastClr="000000"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:defRPr>
+                </a:pPr>
+                <a:endParaRPr lang="en-US"/>
+              </a:p>
+            </c:txPr>
+            <c:showLegendKey val="0"/>
+            <c:showVal val="0"/>
+            <c:showCatName val="0"/>
+            <c:showSerName val="0"/>
+            <c:showPercent val="0"/>
+            <c:showBubbleSize val="0"/>
+            <c:extLst>
+              <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
+                <c15:showLeaderLines val="1"/>
+                <c15:leaderLines>
+                  <c:spPr>
+                    <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1">
+                          <a:lumMod val="35000"/>
+                          <a:lumOff val="65000"/>
+                        </a:schemeClr>
+                      </a:solidFill>
+                      <a:round/>
+                    </a:ln>
+                    <a:effectLst/>
+                  </c:spPr>
+                </c15:leaderLines>
+              </c:ext>
+            </c:extLst>
+          </c:dLbls>
+          <c:cat>
+            <c:numRef>
+              <c:f>'by Year'!$B$10:$I$10</c:f>
+              <c:numCache>
+                <c:formatCode>General</c:formatCode>
+                <c:ptCount val="8"/>
+                <c:pt idx="0">
+                  <c:v>2010</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>2012</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>2014</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>2016</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>2018</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>2021</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>2023</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>2025</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>'by Year'!$B$12:$I$12</c:f>
+              <c:numCache>
+                <c:formatCode>0%</c:formatCode>
+                <c:ptCount val="8"/>
+                <c:pt idx="0">
+                  <c:v>0.34</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>0.32</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>0.36</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>0.34</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>0.36</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>0.36</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>0.32</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>0.36</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:smooth val="0"/>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{0000000C-2598-44CD-834D-6D89C1EA823F}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:ser>
+          <c:idx val="2"/>
+          <c:order val="2"/>
+          <c:tx>
+            <c:strRef>
+              <c:f>'by Year'!$A$13</c:f>
+              <c:strCache>
+                <c:ptCount val="1"/>
+                <c:pt idx="0">
+                  <c:v>Measure 3</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:tx>
+          <c:spPr>
+            <a:ln w="28575" cap="rnd">
+              <a:solidFill>
+                <a:schemeClr val="accent1">
+                  <a:lumMod val="60000"/>
+                  <a:lumOff val="40000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:round/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:marker>
+            <c:symbol val="square"/>
+            <c:size val="6"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="accent1">
+                  <a:lumMod val="60000"/>
+                  <a:lumOff val="40000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:ln w="9525">
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+          </c:marker>
+          <c:dLbls>
+            <c:dLbl>
+              <c:idx val="7"/>
+              <c:showLegendKey val="0"/>
+              <c:showVal val="1"/>
+              <c:showCatName val="0"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="0"/>
+              <c:showBubbleSize val="0"/>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{00000001-EBF8-4072-BA60-AFF1F0792B86}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:spPr>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+            <c:txPr>
+              <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr>
+                  <a:defRPr sz="1600" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                    <a:solidFill>
+                      <a:sysClr val="windowText" lastClr="000000"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:defRPr>
+                </a:pPr>
+                <a:endParaRPr lang="en-US"/>
+              </a:p>
+            </c:txPr>
+            <c:showLegendKey val="0"/>
+            <c:showVal val="0"/>
+            <c:showCatName val="0"/>
+            <c:showSerName val="0"/>
+            <c:showPercent val="0"/>
+            <c:showBubbleSize val="0"/>
+            <c:extLst>
+              <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
+                <c15:showLeaderLines val="1"/>
+                <c15:leaderLines>
+                  <c:spPr>
+                    <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1">
+                          <a:lumMod val="35000"/>
+                          <a:lumOff val="65000"/>
+                        </a:schemeClr>
+                      </a:solidFill>
+                      <a:round/>
+                    </a:ln>
+                    <a:effectLst/>
+                  </c:spPr>
+                </c15:leaderLines>
+              </c:ext>
+            </c:extLst>
+          </c:dLbls>
+          <c:cat>
+            <c:numRef>
+              <c:f>'by Year'!$B$10:$I$10</c:f>
+              <c:numCache>
+                <c:formatCode>General</c:formatCode>
+                <c:ptCount val="8"/>
+                <c:pt idx="0">
+                  <c:v>2010</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>2012</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>2014</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>2016</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>2018</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>2021</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>2023</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>2025</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>'by Year'!$B$13:$I$13</c:f>
+              <c:numCache>
+                <c:formatCode>0%</c:formatCode>
+                <c:ptCount val="8"/>
+                <c:pt idx="0">
+                  <c:v>0.52</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>0.54</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>0.56000000000000005</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>0.54</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>0.52</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>0.52</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>0.54</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>0.56000000000000005</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:smooth val="0"/>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{0000000D-2598-44CD-834D-6D89C1EA823F}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:ser>
+          <c:idx val="3"/>
+          <c:order val="3"/>
+          <c:tx>
+            <c:strRef>
+              <c:f>'by Year'!$A$14</c:f>
+              <c:strCache>
+                <c:ptCount val="1"/>
+                <c:pt idx="0">
+                  <c:v>Measure 4</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:tx>
+          <c:spPr>
+            <a:ln w="28575" cap="rnd">
+              <a:solidFill>
+                <a:schemeClr val="tx2">
+                  <a:lumMod val="40000"/>
+                  <a:lumOff val="60000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:round/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:marker>
+            <c:symbol val="diamond"/>
+            <c:size val="10"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="tx2">
+                  <a:lumMod val="40000"/>
+                  <a:lumOff val="60000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:ln w="9525">
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+          </c:marker>
+          <c:dLbls>
+            <c:dLbl>
+              <c:idx val="7"/>
+              <c:showLegendKey val="0"/>
+              <c:showVal val="1"/>
+              <c:showCatName val="0"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="0"/>
+              <c:showBubbleSize val="0"/>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{00000000-EBF8-4072-BA60-AFF1F0792B86}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:spPr>
               <a:noFill/>
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:effectLst/>
             </c:spPr>
             <c:txPr>
               <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr>
                   <a:defRPr sz="1600" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                     <a:solidFill>
                       <a:sysClr val="windowText" lastClr="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                     <a:ea typeface="+mn-ea"/>
                     <a:cs typeface="+mn-cs"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:endParaRPr lang="en-US"/>
@@ -2471,604 +2989,110 @@
             <c:showSerName val="0"/>
             <c:showPercent val="0"/>
             <c:showBubbleSize val="0"/>
             <c:extLst>
               <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                 <c15:showLeaderLines val="1"/>
                 <c15:leaderLines>
                   <c:spPr>
                     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1">
                           <a:lumMod val="35000"/>
                           <a:lumOff val="65000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:round/>
                     </a:ln>
                     <a:effectLst/>
                   </c:spPr>
                 </c15:leaderLines>
               </c:ext>
             </c:extLst>
           </c:dLbls>
           <c:cat>
             <c:numRef>
-              <c:f>'by Year'!$B$10:$G$10</c:f>
+              <c:f>'by Year'!$B$10:$I$10</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="6"/>
+                <c:ptCount val="8"/>
                 <c:pt idx="0">
-                  <c:v>2008</c:v>
+                  <c:v>2010</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>2010</c:v>
+                  <c:v>2012</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>2012</c:v>
+                  <c:v>2014</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>2014</c:v>
+                  <c:v>2016</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>2016</c:v>
+                  <c:v>2018</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>2018</c:v>
+                  <c:v>2021</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>2023</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>2025</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>'by Year'!$B$11:$G$11</c:f>
+              <c:f>'by Year'!$B$14:$I$14</c:f>
               <c:numCache>
                 <c:formatCode>0%</c:formatCode>
-                <c:ptCount val="6"/>
+                <c:ptCount val="8"/>
                 <c:pt idx="0">
-                  <c:v>0.18</c:v>
+                  <c:v>0.72</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>0.16</c:v>
+                  <c:v>0.74</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>0.14000000000000001</c:v>
+                  <c:v>0.76</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>0.1</c:v>
+                  <c:v>0.78</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>0.1</c:v>
-[...492 lines deleted...]
-                <c:pt idx="0">
                   <c:v>0.7</c:v>
-                </c:pt>
-[...10 lines deleted...]
-                  <c:v>0.78</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>0.7</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>0.74</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>0.76</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{0000000E-2598-44CD-834D-6D89C1EA823F}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:marker val="1"/>
         <c:smooth val="0"/>
         <c:axId val="596777280"/>
         <c:axId val="596782200"/>
       </c:lineChart>
       <c:lineChart>
@@ -3079,66 +3103,66 @@
           <c:order val="4"/>
           <c:tx>
             <c:v>Source</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="28575" cap="rnd">
               <a:solidFill>
                 <a:schemeClr val="accent1">
                   <a:tint val="54000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
               <c:f>'by Year'!$B$10:$G$10</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
                 <c:ptCount val="6"/>
                 <c:pt idx="0">
-                  <c:v>2008</c:v>
+                  <c:v>2010</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>2010</c:v>
+                  <c:v>2012</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>2012</c:v>
+                  <c:v>2014</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>2014</c:v>
+                  <c:v>2016</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>2016</c:v>
+                  <c:v>2018</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>2018</c:v>
+                  <c:v>2021</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'by Year'!$B$15:$G$15</c:f>
               <c:numCache>
                 <c:formatCode>0%</c:formatCode>
                 <c:ptCount val="6"/>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{0000000F-2598-44CD-834D-6D89C1EA823F}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
@@ -3353,51 +3377,51 @@
         </c:scaling>
         <c:delete val="1"/>
         <c:axPos val="r"/>
         <c:numFmt formatCode="0%" sourceLinked="1"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:crossAx val="649388448"/>
         <c:crosses val="max"/>
         <c:crossBetween val="between"/>
       </c:valAx>
       <c:catAx>
         <c:axId val="649388448"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="1"/>
         <c:axPos val="b"/>
         <c:title>
           <c:tx>
             <c:strRef>
               <c:f>'by Year'!$D$16</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
-                  <c:v>Adams County - Source: 2008 through 2018 Healthy Youth Survey</c:v>
+                  <c:v>Adams County - Source: 2010 through 2025 Healthy Youth Survey</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:layout>
             <c:manualLayout>
               <c:xMode val="edge"/>
               <c:yMode val="edge"/>
               <c:x val="0.27546136592692988"/>
               <c:y val="0.91540633704536156"/>
             </c:manualLayout>
           </c:layout>
           <c:overlay val="0"/>
           <c:spPr>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:txPr>
             <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr>
@@ -3455,58 +3479,58 @@
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
       <c:txPr>
         <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
             <a:defRPr sz="1600" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:pPr>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </c:txPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
     <c:extLst>
       <c:ext xmlns:c16r3="http://schemas.microsoft.com/office/drawing/2017/03/chart" uri="{56B9EC1D-385E-4148-901F-78D8002777C0}">
         <c16r3:dataDisplayOptions16>
           <c16r3:dispNaAsBlank val="1"/>
         </c16r3:dataDisplayOptions16>
       </c:ext>
     </c:extLst>
-    <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
     <a:solidFill>
       <a:schemeClr val="bg1"/>
     </a:solidFill>
     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
       <a:noFill/>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr sz="1600">
           <a:solidFill>
             <a:sysClr val="windowText" lastClr="000000"/>
           </a:solidFill>
         </a:defRPr>
       </a:pPr>
       <a:endParaRPr lang="en-US"/>
     </a:p>
   </c:txPr>
@@ -3517,51 +3541,51 @@
   </c:printSettings>
 </c:chartSpace>
 </file>
 
 <file path=xl/charts/chart4.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="en-US"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="103"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="3"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:strRef>
           <c:f>'by Year'!$B$43</c:f>
           <c:strCache>
             <c:ptCount val="1"/>
             <c:pt idx="0">
-              <c:v>Current Substance Use Trends, 2002 through 2018, Grade X</c:v>
+              <c:v>Current Substance Use Trends, 2002 through 2025, Grade X</c:v>
             </c:pt>
           </c:strCache>
         </c:strRef>
       </c:tx>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.14947923257984025"/>
           <c:y val="2.2477116860748624E-2"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
       <c:txPr>
         <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
@@ -3612,118 +3636,204 @@
             <a:ln w="28575" cap="rnd">
               <a:solidFill>
                 <a:schemeClr val="accent1">
                   <a:shade val="53000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:marker>
             <c:symbol val="triangle"/>
             <c:size val="8"/>
             <c:spPr>
               <a:solidFill>
                 <a:schemeClr val="tx2">
                   <a:lumMod val="75000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:ln w="9525">
                 <a:noFill/>
               </a:ln>
               <a:effectLst/>
             </c:spPr>
           </c:marker>
+          <c:dLbls>
+            <c:dLbl>
+              <c:idx val="11"/>
+              <c:showLegendKey val="0"/>
+              <c:showVal val="1"/>
+              <c:showCatName val="0"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="0"/>
+              <c:showBubbleSize val="0"/>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{00000003-AD46-45C0-879B-664CB8C08052}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:spPr>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+            <c:txPr>
+              <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr>
+                  <a:defRPr sz="1600" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                    <a:solidFill>
+                      <a:sysClr val="windowText" lastClr="000000"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:defRPr>
+                </a:pPr>
+                <a:endParaRPr lang="en-US"/>
+              </a:p>
+            </c:txPr>
+            <c:showLegendKey val="0"/>
+            <c:showVal val="0"/>
+            <c:showCatName val="0"/>
+            <c:showSerName val="0"/>
+            <c:showPercent val="0"/>
+            <c:showBubbleSize val="0"/>
+            <c:extLst>
+              <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
+                <c15:showLeaderLines val="1"/>
+                <c15:leaderLines>
+                  <c:spPr>
+                    <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1">
+                          <a:lumMod val="35000"/>
+                          <a:lumOff val="65000"/>
+                        </a:schemeClr>
+                      </a:solidFill>
+                      <a:round/>
+                    </a:ln>
+                    <a:effectLst/>
+                  </c:spPr>
+                </c15:leaderLines>
+              </c:ext>
+            </c:extLst>
+          </c:dLbls>
           <c:cat>
             <c:numRef>
-              <c:f>'by Year'!$B$48:$J$48</c:f>
+              <c:f>'by Year'!$B$48:$M$48</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="9"/>
+                <c:ptCount val="12"/>
                 <c:pt idx="0">
                   <c:v>2002</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>2004</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>2006</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>2008</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>2010</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>2012</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>2014</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>2016</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>2018</c:v>
+                </c:pt>
+                <c:pt idx="9">
+                  <c:v>2021</c:v>
+                </c:pt>
+                <c:pt idx="10">
+                  <c:v>2023</c:v>
+                </c:pt>
+                <c:pt idx="11">
+                  <c:v>2025</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>'by Year'!$B$49:$J$49</c:f>
+              <c:f>'by Year'!$B$49:$M$49</c:f>
               <c:numCache>
                 <c:formatCode>0%</c:formatCode>
-                <c:ptCount val="9"/>
+                <c:ptCount val="12"/>
                 <c:pt idx="0">
                   <c:v>0.18</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>0.16</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>0.14000000000000001</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>0.1</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>0.1</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>0.14000000000000001</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>0.18</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>0.16</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>0.14000000000000001</c:v>
+                </c:pt>
+                <c:pt idx="9">
+                  <c:v>0.14000000000000001</c:v>
+                </c:pt>
+                <c:pt idx="10">
+                  <c:v>0.14000000000000001</c:v>
+                </c:pt>
+                <c:pt idx="11">
+                  <c:v>0.1</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000001-3D32-4AF7-B126-13BFE124CB66}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>'by Year'!$A$50</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Measure 2</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
@@ -3731,236 +3841,408 @@
             <a:ln w="28575" cap="rnd">
               <a:solidFill>
                 <a:schemeClr val="accent1">
                   <a:shade val="76000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:marker>
             <c:symbol val="circle"/>
             <c:size val="7"/>
             <c:spPr>
               <a:solidFill>
                 <a:schemeClr val="accent1">
                   <a:shade val="76000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:ln w="9525">
                 <a:noFill/>
               </a:ln>
               <a:effectLst/>
             </c:spPr>
           </c:marker>
+          <c:dLbls>
+            <c:dLbl>
+              <c:idx val="11"/>
+              <c:showLegendKey val="0"/>
+              <c:showVal val="1"/>
+              <c:showCatName val="0"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="0"/>
+              <c:showBubbleSize val="0"/>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{00000002-AD46-45C0-879B-664CB8C08052}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:spPr>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+            <c:txPr>
+              <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr>
+                  <a:defRPr sz="1600" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                    <a:solidFill>
+                      <a:sysClr val="windowText" lastClr="000000"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:defRPr>
+                </a:pPr>
+                <a:endParaRPr lang="en-US"/>
+              </a:p>
+            </c:txPr>
+            <c:showLegendKey val="0"/>
+            <c:showVal val="0"/>
+            <c:showCatName val="0"/>
+            <c:showSerName val="0"/>
+            <c:showPercent val="0"/>
+            <c:showBubbleSize val="0"/>
+            <c:extLst>
+              <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
+                <c15:showLeaderLines val="1"/>
+                <c15:leaderLines>
+                  <c:spPr>
+                    <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1">
+                          <a:lumMod val="35000"/>
+                          <a:lumOff val="65000"/>
+                        </a:schemeClr>
+                      </a:solidFill>
+                      <a:round/>
+                    </a:ln>
+                    <a:effectLst/>
+                  </c:spPr>
+                </c15:leaderLines>
+              </c:ext>
+            </c:extLst>
+          </c:dLbls>
           <c:cat>
             <c:numRef>
-              <c:f>'by Year'!$B$48:$J$48</c:f>
+              <c:f>'by Year'!$B$48:$M$48</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="9"/>
+                <c:ptCount val="12"/>
                 <c:pt idx="0">
                   <c:v>2002</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>2004</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>2006</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>2008</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>2010</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>2012</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>2014</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>2016</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>2018</c:v>
+                </c:pt>
+                <c:pt idx="9">
+                  <c:v>2021</c:v>
+                </c:pt>
+                <c:pt idx="10">
+                  <c:v>2023</c:v>
+                </c:pt>
+                <c:pt idx="11">
+                  <c:v>2025</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>'by Year'!$B$50:$J$50</c:f>
+              <c:f>'by Year'!$B$50:$M$50</c:f>
               <c:numCache>
                 <c:formatCode>0%</c:formatCode>
-                <c:ptCount val="9"/>
+                <c:ptCount val="12"/>
                 <c:pt idx="0">
                   <c:v>0.36</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>0.34</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>0.32</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>0.36</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>0.34</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>0.36</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>0.36</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>0.34</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>0.32</c:v>
+                </c:pt>
+                <c:pt idx="9">
+                  <c:v>0.36</c:v>
+                </c:pt>
+                <c:pt idx="10">
+                  <c:v>0.32</c:v>
+                </c:pt>
+                <c:pt idx="11">
+                  <c:v>0.36</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000003-3D32-4AF7-B126-13BFE124CB66}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="2"/>
           <c:order val="2"/>
           <c:tx>
             <c:strRef>
               <c:f>'by Year'!$A$51</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Measure 3</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln w="28575" cap="rnd">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:marker>
             <c:symbol val="square"/>
             <c:size val="6"/>
             <c:spPr>
               <a:solidFill>
                 <a:schemeClr val="accent1">
                   <a:lumMod val="60000"/>
                   <a:lumOff val="40000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:ln w="9525">
                 <a:noFill/>
               </a:ln>
               <a:effectLst/>
             </c:spPr>
           </c:marker>
+          <c:dLbls>
+            <c:dLbl>
+              <c:idx val="11"/>
+              <c:showLegendKey val="0"/>
+              <c:showVal val="1"/>
+              <c:showCatName val="0"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="0"/>
+              <c:showBubbleSize val="0"/>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{00000001-AD46-45C0-879B-664CB8C08052}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:spPr>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+            <c:txPr>
+              <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr>
+                  <a:defRPr sz="1600" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                    <a:solidFill>
+                      <a:sysClr val="windowText" lastClr="000000"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:defRPr>
+                </a:pPr>
+                <a:endParaRPr lang="en-US"/>
+              </a:p>
+            </c:txPr>
+            <c:showLegendKey val="0"/>
+            <c:showVal val="0"/>
+            <c:showCatName val="0"/>
+            <c:showSerName val="0"/>
+            <c:showPercent val="0"/>
+            <c:showBubbleSize val="0"/>
+            <c:extLst>
+              <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
+                <c15:showLeaderLines val="1"/>
+                <c15:leaderLines>
+                  <c:spPr>
+                    <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1">
+                          <a:lumMod val="35000"/>
+                          <a:lumOff val="65000"/>
+                        </a:schemeClr>
+                      </a:solidFill>
+                      <a:round/>
+                    </a:ln>
+                    <a:effectLst/>
+                  </c:spPr>
+                </c15:leaderLines>
+              </c:ext>
+            </c:extLst>
+          </c:dLbls>
           <c:cat>
             <c:numRef>
-              <c:f>'by Year'!$B$48:$J$48</c:f>
+              <c:f>'by Year'!$B$48:$M$48</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="9"/>
+                <c:ptCount val="12"/>
                 <c:pt idx="0">
                   <c:v>2002</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>2004</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>2006</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>2008</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>2010</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>2012</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>2014</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>2016</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>2018</c:v>
+                </c:pt>
+                <c:pt idx="9">
+                  <c:v>2021</c:v>
+                </c:pt>
+                <c:pt idx="10">
+                  <c:v>2023</c:v>
+                </c:pt>
+                <c:pt idx="11">
+                  <c:v>2025</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>'by Year'!$B$51:$J$51</c:f>
+              <c:f>'by Year'!$B$51:$M$51</c:f>
               <c:numCache>
                 <c:formatCode>0%</c:formatCode>
-                <c:ptCount val="9"/>
+                <c:ptCount val="12"/>
                 <c:pt idx="0">
                   <c:v>0.5</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>0.52</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>0.54</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>0.56000000000000005</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>0.54</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>0.52</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>0.5</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>0.52</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>0.54</c:v>
+                </c:pt>
+                <c:pt idx="9">
+                  <c:v>0.52</c:v>
+                </c:pt>
+                <c:pt idx="10">
+                  <c:v>0.54</c:v>
+                </c:pt>
+                <c:pt idx="11">
+                  <c:v>0.56000000000000005</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000005-3D32-4AF7-B126-13BFE124CB66}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="3"/>
           <c:order val="3"/>
           <c:tx>
             <c:strRef>
               <c:f>'by Year'!$A$52</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Measure 4</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
@@ -3969,118 +4251,204 @@
               <a:solidFill>
                 <a:schemeClr val="accent1">
                   <a:tint val="77000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:marker>
             <c:symbol val="diamond"/>
             <c:size val="10"/>
             <c:spPr>
               <a:solidFill>
                 <a:schemeClr val="tx2">
                   <a:lumMod val="40000"/>
                   <a:lumOff val="60000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:ln w="9525">
                 <a:noFill/>
               </a:ln>
               <a:effectLst/>
             </c:spPr>
           </c:marker>
+          <c:dLbls>
+            <c:dLbl>
+              <c:idx val="11"/>
+              <c:showLegendKey val="0"/>
+              <c:showVal val="1"/>
+              <c:showCatName val="0"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="0"/>
+              <c:showBubbleSize val="0"/>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{00000000-AD46-45C0-879B-664CB8C08052}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:spPr>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+            <c:txPr>
+              <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr>
+                  <a:defRPr sz="1600" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                    <a:solidFill>
+                      <a:sysClr val="windowText" lastClr="000000"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:defRPr>
+                </a:pPr>
+                <a:endParaRPr lang="en-US"/>
+              </a:p>
+            </c:txPr>
+            <c:showLegendKey val="0"/>
+            <c:showVal val="0"/>
+            <c:showCatName val="0"/>
+            <c:showSerName val="0"/>
+            <c:showPercent val="0"/>
+            <c:showBubbleSize val="0"/>
+            <c:extLst>
+              <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
+                <c15:showLeaderLines val="1"/>
+                <c15:leaderLines>
+                  <c:spPr>
+                    <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1">
+                          <a:lumMod val="35000"/>
+                          <a:lumOff val="65000"/>
+                        </a:schemeClr>
+                      </a:solidFill>
+                      <a:round/>
+                    </a:ln>
+                    <a:effectLst/>
+                  </c:spPr>
+                </c15:leaderLines>
+              </c:ext>
+            </c:extLst>
+          </c:dLbls>
           <c:cat>
             <c:numRef>
-              <c:f>'by Year'!$B$48:$J$48</c:f>
+              <c:f>'by Year'!$B$48:$M$48</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="9"/>
+                <c:ptCount val="12"/>
                 <c:pt idx="0">
                   <c:v>2002</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>2004</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>2006</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>2008</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>2010</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>2012</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>2014</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>2016</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>2018</c:v>
+                </c:pt>
+                <c:pt idx="9">
+                  <c:v>2021</c:v>
+                </c:pt>
+                <c:pt idx="10">
+                  <c:v>2023</c:v>
+                </c:pt>
+                <c:pt idx="11">
+                  <c:v>2025</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>'by Year'!$B$52:$J$52</c:f>
+              <c:f>'by Year'!$B$52:$M$52</c:f>
               <c:numCache>
                 <c:formatCode>0%</c:formatCode>
-                <c:ptCount val="9"/>
+                <c:ptCount val="12"/>
                 <c:pt idx="0">
                   <c:v>0.7</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>0.72</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>0.74</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>0.76</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>0.78</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>0.7</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>0.7</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>0.72</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>0.74</c:v>
+                </c:pt>
+                <c:pt idx="9">
+                  <c:v>0.7</c:v>
+                </c:pt>
+                <c:pt idx="10">
+                  <c:v>0.74</c:v>
+                </c:pt>
+                <c:pt idx="11">
+                  <c:v>0.76</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000007-3D32-4AF7-B126-13BFE124CB66}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:marker val="1"/>
         <c:smooth val="0"/>
         <c:axId val="596777280"/>
         <c:axId val="596782200"/>
       </c:lineChart>
       <c:lineChart>
@@ -4374,51 +4742,51 @@
         </c:scaling>
         <c:delete val="1"/>
         <c:axPos val="r"/>
         <c:numFmt formatCode="0%" sourceLinked="1"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:crossAx val="649388448"/>
         <c:crosses val="max"/>
         <c:crossBetween val="between"/>
       </c:valAx>
       <c:catAx>
         <c:axId val="649388448"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="1"/>
         <c:axPos val="b"/>
         <c:title>
           <c:tx>
             <c:strRef>
               <c:f>'by Year'!$D$54</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
-                  <c:v>Adams County - Source: 2002 through 2018 Healthy Youth Survey</c:v>
+                  <c:v>Adams County - Source: 2002 through 2025 Healthy Youth Survey</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:layout>
             <c:manualLayout>
               <c:xMode val="edge"/>
               <c:yMode val="edge"/>
               <c:x val="0.27860354935596987"/>
               <c:y val="0.91754329699604009"/>
             </c:manualLayout>
           </c:layout>
           <c:overlay val="0"/>
           <c:spPr>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:txPr>
             <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr>
@@ -4476,58 +4844,58 @@
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
       <c:txPr>
         <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
             <a:defRPr sz="1600" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:pPr>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </c:txPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
     <c:extLst>
       <c:ext xmlns:c16r3="http://schemas.microsoft.com/office/drawing/2017/03/chart" uri="{56B9EC1D-385E-4148-901F-78D8002777C0}">
         <c16r3:dataDisplayOptions16>
           <c16r3:dispNaAsBlank val="1"/>
         </c16r3:dataDisplayOptions16>
       </c:ext>
     </c:extLst>
-    <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
     <a:solidFill>
       <a:schemeClr val="bg1"/>
     </a:solidFill>
     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
       <a:noFill/>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr sz="1600">
           <a:solidFill>
             <a:sysClr val="windowText" lastClr="000000"/>
           </a:solidFill>
         </a:defRPr>
       </a:pPr>
       <a:endParaRPr lang="en-US"/>
     </a:p>
   </c:txPr>
@@ -5239,51 +5607,51 @@
         </c:scaling>
         <c:delete val="1"/>
         <c:axPos val="r"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:crossAx val="416383248"/>
         <c:crosses val="max"/>
         <c:crossBetween val="between"/>
       </c:valAx>
       <c:catAx>
         <c:axId val="416383248"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="1"/>
         <c:axPos val="b"/>
         <c:title>
           <c:tx>
             <c:strRef>
               <c:f>'Small Schools'!$C$16</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
-                  <c:v>Chelan High School - Source: 2023 Healthy Youth Survey</c:v>
+                  <c:v>Chelan High School - Source: 2025 Healthy Youth Survey</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:layout>
             <c:manualLayout>
               <c:xMode val="edge"/>
               <c:yMode val="edge"/>
               <c:x val="0.33829304238808477"/>
               <c:y val="0.92457153994828334"/>
             </c:manualLayout>
           </c:layout>
           <c:overlay val="0"/>
           <c:spPr>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:txPr>
             <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr>
@@ -5341,58 +5709,58 @@
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
       <c:txPr>
         <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
             <a:defRPr sz="1600" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:pPr>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </c:txPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
     <c:extLst>
       <c:ext xmlns:c16r3="http://schemas.microsoft.com/office/drawing/2017/03/chart" uri="{56B9EC1D-385E-4148-901F-78D8002777C0}">
         <c16r3:dataDisplayOptions16>
           <c16r3:dispNaAsBlank val="1"/>
         </c16r3:dataDisplayOptions16>
       </c:ext>
     </c:extLst>
-    <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
     <a:solidFill>
       <a:schemeClr val="bg1"/>
     </a:solidFill>
     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
       <a:noFill/>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr sz="1600">
           <a:solidFill>
             <a:sysClr val="windowText" lastClr="000000"/>
           </a:solidFill>
         </a:defRPr>
       </a:pPr>
       <a:endParaRPr lang="en-US"/>
     </a:p>
   </c:txPr>
@@ -6075,51 +6443,51 @@
         </c:scaling>
         <c:delete val="1"/>
         <c:axPos val="r"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:crossAx val="416383248"/>
         <c:crosses val="max"/>
         <c:crossBetween val="between"/>
       </c:valAx>
       <c:catAx>
         <c:axId val="416383248"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="1"/>
         <c:axPos val="b"/>
         <c:title>
           <c:tx>
             <c:strRef>
               <c:f>'Small Schools'!$C$51</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
-                  <c:v>Chelan Middle School - Source: 2023 Healthy Youth Survey</c:v>
+                  <c:v>Chelan Middle School - Source: 2025 Healthy Youth Survey</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:layout>
             <c:manualLayout>
               <c:xMode val="edge"/>
               <c:yMode val="edge"/>
               <c:x val="0.33829304238808477"/>
               <c:y val="0.92457153994828334"/>
             </c:manualLayout>
           </c:layout>
           <c:overlay val="0"/>
           <c:spPr>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:txPr>
             <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr>
@@ -6177,58 +6545,58 @@
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
       <c:txPr>
         <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
             <a:defRPr sz="1600" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:pPr>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </c:txPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
     <c:extLst>
       <c:ext xmlns:c16r3="http://schemas.microsoft.com/office/drawing/2017/03/chart" uri="{56B9EC1D-385E-4148-901F-78D8002777C0}">
         <c16r3:dataDisplayOptions16>
           <c16r3:dispNaAsBlank val="1"/>
         </c16r3:dataDisplayOptions16>
       </c:ext>
     </c:extLst>
-    <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
     <a:solidFill>
       <a:schemeClr val="bg1"/>
     </a:solidFill>
     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
       <a:noFill/>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr sz="1600">
           <a:solidFill>
             <a:sysClr val="windowText" lastClr="000000"/>
           </a:solidFill>
         </a:defRPr>
       </a:pPr>
       <a:endParaRPr lang="en-US"/>
     </a:p>
   </c:txPr>
@@ -9541,60 +9909,60 @@
         <xdr:cNvPr id="2" name="Chart 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{07C3286D-F6FE-4420-8074-5576FD572649}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>10</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>52232</xdr:rowOff>
+      <xdr:col>14</xdr:col>
+      <xdr:colOff>59925</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>179232</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>23</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>26254</xdr:rowOff>
+      <xdr:col>27</xdr:col>
+      <xdr:colOff>198039</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>153254</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="4" name="Chart 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B6F70947-B6B0-433F-A298-2D319536BF01}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
@@ -9661,308 +10029,92 @@
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{843CF598-A9CC-4708-961E-190C2DABCEA7}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...214 lines deleted...]
-
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -10024,51 +10176,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -10166,138 +10318,140 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7314C5E8-2D0A-4001-A402-895864C837DD}">
   <dimension ref="A1:F51"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="60" zoomScaleNormal="60" workbookViewId="0"/>
+    <sheetView tabSelected="1" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
+      <selection activeCell="C24" sqref="C24"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="17.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.42578125" style="1" customWidth="1"/>
     <col min="3" max="6" width="12.140625" style="1" customWidth="1"/>
     <col min="7" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A1" s="2" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="7" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B5" s="4" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="4" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B7" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="7" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="B10" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="E10" s="1" t="s">
         <v>5</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B11" s="6">
         <v>0.1</v>
       </c>
       <c r="C11" s="6">
         <v>0.06</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>0</v>
       </c>
       <c r="E11" s="6">
         <v>0.12</v>
       </c>
       <c r="F11" s="6">
         <v>0.03</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3" t="s">
         <v>1</v>
@@ -10339,107 +10493,107 @@
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B14" s="6">
         <v>0.23</v>
       </c>
       <c r="C14" s="6">
         <v>0.1</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E14" s="6">
         <v>0.3</v>
       </c>
       <c r="F14" s="6">
         <v>0.02</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="8"/>
       <c r="B16" s="9" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C16" s="4" t="s">
-        <v>9</v>
+        <v>35</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" s="7" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B41" s="4" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B42" s="4" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B43" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" s="7" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="B46" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="E46" s="1" t="s">
         <v>5</v>
       </c>
       <c r="F46" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B47" s="5">
         <v>0.18</v>
       </c>
       <c r="C47" s="5">
         <v>0.05</v>
       </c>
       <c r="D47" s="3" t="s">
         <v>1</v>
       </c>
       <c r="E47" s="5">
         <v>0.2</v>
       </c>
       <c r="F47" s="5">
         <v>0.02</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" s="3" t="s">
         <v>2</v>
@@ -10460,792 +10614,871 @@
         <v>0.03</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B49" s="5">
         <v>0.23</v>
       </c>
       <c r="C49" s="5">
         <v>0.1</v>
       </c>
       <c r="D49" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E49" s="5">
         <v>0.3</v>
       </c>
       <c r="F49" s="5">
         <v>0.02</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="B51" s="9" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C51" s="4" t="s">
-        <v>9</v>
+        <v>35</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{80782D8A-71C3-48E3-8FC9-E66A32F1B0B8}">
-  <dimension ref="A1:J75"/>
+  <dimension ref="A1:M75"/>
   <sheetViews>
-    <sheetView zoomScale="60" zoomScaleNormal="60" workbookViewId="0"/>
+    <sheetView topLeftCell="A15" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
+      <selection activeCell="I62" sqref="I62"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" s="1" customFormat="1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:9" s="1" customFormat="1" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A1" s="2" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
-    <row r="2" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
     </row>
-    <row r="3" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A3" s="7" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
-    <row r="4" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
-    <row r="5" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="5" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A5" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B5" s="4" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
     </row>
-    <row r="6" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A6" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="4" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
     </row>
-    <row r="7" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A7" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B7" s="4" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="8" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
-    <row r="9" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="9" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A9" s="7" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
-    <row r="10" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B10" s="11">
-        <v>2008</v>
+        <v>2010</v>
       </c>
       <c r="C10" s="11">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="D10" s="11">
-        <v>2012</v>
+        <v>2014</v>
       </c>
       <c r="E10" s="11">
-        <v>2014</v>
+        <v>2016</v>
       </c>
       <c r="F10" s="11">
-        <v>2016</v>
+        <v>2018</v>
       </c>
       <c r="G10" s="11">
-        <v>2018</v>
+        <v>2021</v>
+      </c>
+      <c r="H10" s="1">
+        <v>2023</v>
+      </c>
+      <c r="I10" s="1">
+        <v>2025</v>
       </c>
     </row>
-    <row r="11" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A11" s="3" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B11" s="6">
-        <v>0.18</v>
+        <v>0.16</v>
       </c>
       <c r="C11" s="6">
-        <v>0.16</v>
+        <v>0.14000000000000001</v>
       </c>
       <c r="D11" s="6">
-        <v>0.14000000000000001</v>
+        <v>0.1</v>
       </c>
       <c r="E11" s="6">
         <v>0.1</v>
       </c>
       <c r="F11" s="6">
-        <v>0.1</v>
+        <v>0.14000000000000001</v>
       </c>
       <c r="G11" s="6">
         <v>0.14000000000000001</v>
       </c>
+      <c r="H11" s="6">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="I11" s="6">
+        <v>0.1</v>
+      </c>
     </row>
-    <row r="12" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A12" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B12" s="6">
+        <v>0.34</v>
+      </c>
+      <c r="C12" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="D12" s="6">
         <v>0.36</v>
       </c>
-      <c r="C12" s="6">
+      <c r="E12" s="6">
         <v>0.34</v>
       </c>
-      <c r="D12" s="6">
-[...2 lines deleted...]
-      <c r="E12" s="6">
+      <c r="F12" s="6">
         <v>0.36</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.34</v>
       </c>
       <c r="G12" s="6">
         <v>0.36</v>
       </c>
+      <c r="H12" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="I12" s="6">
+        <v>0.36</v>
+      </c>
     </row>
-    <row r="13" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A13" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B13" s="6">
-        <v>0.5</v>
+        <v>0.52</v>
       </c>
       <c r="C13" s="6">
+        <v>0.54</v>
+      </c>
+      <c r="D13" s="6">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="E13" s="6">
+        <v>0.54</v>
+      </c>
+      <c r="F13" s="6">
         <v>0.52</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.54</v>
       </c>
       <c r="G13" s="6">
         <v>0.52</v>
       </c>
+      <c r="H13" s="6">
+        <v>0.54</v>
+      </c>
+      <c r="I13" s="6">
+        <v>0.56000000000000005</v>
+      </c>
     </row>
-    <row r="14" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A14" s="3" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B14" s="6">
+        <v>0.72</v>
+      </c>
+      <c r="C14" s="6">
+        <v>0.74</v>
+      </c>
+      <c r="D14" s="6">
+        <v>0.76</v>
+      </c>
+      <c r="E14" s="6">
+        <v>0.78</v>
+      </c>
+      <c r="F14" s="6">
         <v>0.7</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.78</v>
       </c>
       <c r="G14" s="6">
         <v>0.7</v>
       </c>
+      <c r="H14" s="6">
+        <v>0.74</v>
+      </c>
+      <c r="I14" s="6">
+        <v>0.76</v>
+      </c>
     </row>
-    <row r="15" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B15" s="10"/>
       <c r="C15" s="10"/>
       <c r="D15" s="10"/>
       <c r="E15" s="10"/>
       <c r="F15" s="10"/>
       <c r="G15" s="10"/>
     </row>
-    <row r="16" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B16" s="8"/>
       <c r="C16" s="9" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D16" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
     </row>
     <row r="17" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="18" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="19" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="20" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="21" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="22" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="23" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="24" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="25" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="26" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="27" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="28" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="29" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="30" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="31" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="32" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
-    <row r="33" spans="1:10" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
-[...4 lines deleted...]
-    <row r="40" spans="1:10" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="34" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="35" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="36" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="37" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="40" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A40" s="1" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
-    <row r="41" spans="1:10" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A41" s="7" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
-    <row r="42" spans="1:10" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
-    <row r="43" spans="1:10" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="43" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A43" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B43" s="4" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
     </row>
-    <row r="44" spans="1:10" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A44" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B44" s="4" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
     </row>
-    <row r="45" spans="1:10" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A45" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B45" s="4" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="46" spans="1:10" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
-    <row r="47" spans="1:10" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="47" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A47" s="7" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
-    <row r="48" spans="1:10" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B48" s="11">
         <v>2002</v>
       </c>
       <c r="C48" s="11">
         <v>2004</v>
       </c>
       <c r="D48" s="11">
         <v>2006</v>
       </c>
       <c r="E48" s="11">
         <v>2008</v>
       </c>
       <c r="F48" s="11">
         <v>2010</v>
       </c>
       <c r="G48" s="11">
         <v>2012</v>
       </c>
       <c r="H48" s="11">
         <v>2014</v>
       </c>
       <c r="I48" s="11">
         <v>2016</v>
       </c>
       <c r="J48" s="11">
         <v>2018</v>
       </c>
+      <c r="K48" s="11">
+        <v>2021</v>
+      </c>
+      <c r="L48" s="1">
+        <v>2023</v>
+      </c>
+      <c r="M48" s="1">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="49" spans="1:10" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A49" s="3" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B49" s="6">
         <v>0.18</v>
       </c>
       <c r="C49" s="6">
         <v>0.16</v>
       </c>
       <c r="D49" s="6">
         <v>0.14000000000000001</v>
       </c>
       <c r="E49" s="6">
         <v>0.1</v>
       </c>
       <c r="F49" s="6">
         <v>0.1</v>
       </c>
       <c r="G49" s="6">
         <v>0.14000000000000001</v>
       </c>
       <c r="H49" s="6">
         <v>0.18</v>
       </c>
       <c r="I49" s="6">
         <v>0.16</v>
       </c>
       <c r="J49" s="6">
         <v>0.14000000000000001</v>
       </c>
+      <c r="K49" s="6">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="L49" s="6">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="M49" s="6">
+        <v>0.1</v>
+      </c>
     </row>
-    <row r="50" spans="1:10" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A50" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B50" s="6">
         <v>0.36</v>
       </c>
       <c r="C50" s="6">
         <v>0.34</v>
       </c>
       <c r="D50" s="6">
         <v>0.32</v>
       </c>
       <c r="E50" s="6">
         <v>0.36</v>
       </c>
       <c r="F50" s="6">
         <v>0.34</v>
       </c>
       <c r="G50" s="6">
         <v>0.36</v>
       </c>
       <c r="H50" s="6">
         <v>0.36</v>
       </c>
       <c r="I50" s="6">
         <v>0.34</v>
       </c>
       <c r="J50" s="6">
         <v>0.32</v>
       </c>
+      <c r="K50" s="6">
+        <v>0.36</v>
+      </c>
+      <c r="L50" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="M50" s="6">
+        <v>0.36</v>
+      </c>
     </row>
-    <row r="51" spans="1:10" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A51" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B51" s="6">
         <v>0.5</v>
       </c>
       <c r="C51" s="6">
         <v>0.52</v>
       </c>
       <c r="D51" s="6">
         <v>0.54</v>
       </c>
       <c r="E51" s="6">
         <v>0.56000000000000005</v>
       </c>
       <c r="F51" s="6">
         <v>0.54</v>
       </c>
       <c r="G51" s="6">
         <v>0.52</v>
       </c>
       <c r="H51" s="6">
         <v>0.5</v>
       </c>
       <c r="I51" s="6">
         <v>0.52</v>
       </c>
       <c r="J51" s="6">
         <v>0.54</v>
       </c>
+      <c r="K51" s="6">
+        <v>0.52</v>
+      </c>
+      <c r="L51" s="6">
+        <v>0.54</v>
+      </c>
+      <c r="M51" s="6">
+        <v>0.56000000000000005</v>
+      </c>
     </row>
-    <row r="52" spans="1:10" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A52" s="3" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B52" s="6">
         <v>0.7</v>
       </c>
       <c r="C52" s="6">
         <v>0.72</v>
       </c>
       <c r="D52" s="6">
         <v>0.74</v>
       </c>
       <c r="E52" s="6">
         <v>0.76</v>
       </c>
       <c r="F52" s="6">
         <v>0.78</v>
       </c>
       <c r="G52" s="6">
         <v>0.7</v>
       </c>
       <c r="H52" s="6">
         <v>0.7</v>
       </c>
       <c r="I52" s="6">
         <v>0.72</v>
       </c>
       <c r="J52" s="6">
         <v>0.74</v>
       </c>
+      <c r="K52" s="6">
+        <v>0.7</v>
+      </c>
+      <c r="L52" s="6">
+        <v>0.74</v>
+      </c>
+      <c r="M52" s="6">
+        <v>0.76</v>
+      </c>
     </row>
-    <row r="53" spans="1:10" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B53" s="10"/>
       <c r="C53" s="10"/>
       <c r="D53" s="10"/>
       <c r="E53" s="10"/>
       <c r="F53" s="10"/>
       <c r="G53" s="10"/>
     </row>
-    <row r="54" spans="1:10" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B54" s="8"/>
       <c r="C54" s="9" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D54" s="4" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
     </row>
-    <row r="55" spans="1:10" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
-[...8 lines deleted...]
-    <row r="64" spans="1:10" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="55" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="56" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="57" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="58" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="59" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="60" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="61" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="62" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="63" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="64" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="65" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="66" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="67" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="68" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="69" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="70" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="71" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="72" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="73" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="74" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="75" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3FCD3C0C-2EF3-4575-95CC-9A4204F293BC}">
   <dimension ref="A1:F51"/>
   <sheetViews>
-    <sheetView zoomScale="60" zoomScaleNormal="60" workbookViewId="0"/>
+    <sheetView topLeftCell="A6" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
+      <selection activeCell="B26" sqref="B26"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="17.140625" style="13" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="7" max="16384" width="9.140625" style="13"/>
+    <col min="1" max="1" width="17.140625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="13.42578125" style="1" customWidth="1"/>
+    <col min="3" max="6" width="12.140625" style="1" customWidth="1"/>
+    <col min="7" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A1" s="14" t="s">
-        <v>22</v>
+      <c r="A1" s="2" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A2" s="13" t="s">
-        <v>36</v>
+      <c r="A2" s="1" t="s">
+        <v>30</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A3" s="19" t="s">
-        <v>13</v>
+      <c r="A3" s="7" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A5" s="13" t="s">
+      <c r="A5" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="B5" s="16" t="s">
-        <v>14</v>
+      <c r="B5" s="4" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A6" s="13" t="s">
+      <c r="A6" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="B6" s="16" t="s">
-        <v>15</v>
+      <c r="B6" s="4" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A7" s="13" t="s">
-[...2 lines deleted...]
-      <c r="B7" s="16" t="s">
+      <c r="A7" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="B7" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A9" s="19" t="s">
-        <v>18</v>
+      <c r="A9" s="7" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="B10" s="13" t="s">
+      <c r="B10" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="C10" s="13" t="s">
+      <c r="C10" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F10" s="1" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A11" s="15" t="s">
-[...2 lines deleted...]
-      <c r="B11" s="18">
+      <c r="A11" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B11" s="6">
         <v>0.11</v>
       </c>
-      <c r="C11" s="18">
+      <c r="C11" s="6">
         <v>0.06</v>
       </c>
-      <c r="D11" s="15" t="s">
-[...2 lines deleted...]
-      <c r="E11" s="18">
+      <c r="D11" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E11" s="6">
         <v>0.12</v>
       </c>
-      <c r="F11" s="18">
+      <c r="F11" s="6">
         <v>0.03</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A12" s="15" t="s">
+      <c r="A12" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="18">
+      <c r="B12" s="6">
         <v>0.18</v>
       </c>
-      <c r="C12" s="18">
+      <c r="C12" s="6">
         <v>0.05</v>
       </c>
-      <c r="D12" s="15" t="s">
+      <c r="D12" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="E12" s="18">
+      <c r="E12" s="6">
         <v>0.22</v>
       </c>
-      <c r="F12" s="18">
+      <c r="F12" s="6">
         <v>0.04</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A13" s="15" t="s">
-[...2 lines deleted...]
-      <c r="B13" s="18">
+      <c r="A13" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="B13" s="6">
         <v>0.25</v>
       </c>
-      <c r="C13" s="18">
+      <c r="C13" s="6">
         <v>0.08</v>
       </c>
-      <c r="D13" s="15" t="s">
-[...2 lines deleted...]
-      <c r="E13" s="18">
+      <c r="D13" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E13" s="6">
         <v>0.28000000000000003</v>
       </c>
-      <c r="F13" s="18">
+      <c r="F13" s="6">
         <v>0.03</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A14" s="15" t="s">
+      <c r="A14" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="B14" s="18">
+      <c r="B14" s="6">
         <v>0.23</v>
       </c>
-      <c r="C14" s="18">
+      <c r="C14" s="6">
         <v>0.1</v>
       </c>
-      <c r="D14" s="15" t="s">
+      <c r="D14" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="E14" s="18">
+      <c r="E14" s="6">
         <v>0.3</v>
       </c>
-      <c r="F14" s="18">
+      <c r="F14" s="6">
         <v>0.02</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A16" s="20"/>
-[...4 lines deleted...]
-        <v>39</v>
+      <c r="A16" s="8"/>
+      <c r="B16" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="4" t="s">
+        <v>41</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A38" s="13" t="s">
-        <v>40</v>
+      <c r="A38" s="1" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A39" s="19" t="s">
-        <v>13</v>
+      <c r="A39" s="7" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A41" s="13" t="s">
+      <c r="A41" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="B41" s="16" t="s">
-        <v>11</v>
+      <c r="B41" s="4" t="s">
+        <v>10</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A42" s="13" t="s">
+      <c r="A42" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="B42" s="16" t="s">
-        <v>10</v>
+      <c r="B42" s="4" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A43" s="13" t="s">
-[...2 lines deleted...]
-      <c r="B43" s="16" t="s">
+      <c r="A43" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="B43" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A45" s="19" t="s">
-        <v>18</v>
+      <c r="A45" s="7" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="B46" s="13" t="s">
+      <c r="B46" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="C46" s="13" t="s">
+      <c r="C46" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E46" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F46" s="1" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A47" s="15" t="s">
+      <c r="A47" s="3" t="s">
         <v>0</v>
       </c>
-      <c r="B47" s="17">
+      <c r="B47" s="5">
         <v>0.15</v>
       </c>
-      <c r="C47" s="17">
+      <c r="C47" s="5">
         <v>0.05</v>
       </c>
-      <c r="D47" s="15" t="s">
+      <c r="D47" s="3" t="s">
         <v>0</v>
       </c>
-      <c r="E47" s="17">
+      <c r="E47" s="5">
         <v>0.2</v>
       </c>
-      <c r="F47" s="17">
+      <c r="F47" s="5">
         <v>0.02</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A48" s="15" t="s">
-[...2 lines deleted...]
-      <c r="B48" s="17">
+      <c r="A48" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="B48" s="5">
         <v>0.25</v>
       </c>
-      <c r="C48" s="17">
+      <c r="C48" s="5">
         <v>0.08</v>
       </c>
-      <c r="D48" s="15" t="s">
-[...2 lines deleted...]
-      <c r="E48" s="17">
+      <c r="D48" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E48" s="5">
         <v>0.3</v>
       </c>
-      <c r="F48" s="17">
+      <c r="F48" s="5">
         <v>0.03</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A49" s="15" t="s">
+      <c r="A49" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="B49" s="17">
+      <c r="B49" s="5">
         <v>0.23</v>
       </c>
-      <c r="C49" s="17">
+      <c r="C49" s="5">
         <v>0.1</v>
       </c>
-      <c r="D49" s="15" t="s">
+      <c r="D49" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="E49" s="17">
+      <c r="E49" s="5">
         <v>0.3</v>
       </c>
-      <c r="F49" s="17">
+      <c r="F49" s="5">
         <v>0.02</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A51" s="12"/>
-[...3 lines deleted...]
-      <c r="C51" s="16" t="s">
+      <c r="A51"/>
+      <c r="B51" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="C51" s="4" t="s">
         <v>42</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>